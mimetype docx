--- v9 (2026-09-14)
+++ v10 (2026-10-05)
@@ -8063,51 +8063,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1695229400">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/programs/apuffainttuff" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peninsulahealth.org.au/wp-content/uploads/Prevention-toolkit-for-schools-Final-Dec-2022.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adf.org.au/talking-about-drugs/vaping/vaping-youth/talking-about-vaping/" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancercouncil.com.au/cancer-prevention/smoking/generation-vape/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Venushi.Dewundege@cgd.vic.gov.au" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/programs/apuffainttuff" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blurredminds.com.au/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.education.vic.gov.au/pal/smoking-vaping-ban/resources" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/resources/publications/australian-secondary-school-students-use-of-tobacco-and-e-cigarettes-2022-2023?language=en" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quit.org.au/about-our-education-resources" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.education.vic.gov.au/pal/smoking-vaping-ban/resources" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Matilda.Houlihan@cgd.vic.gov.au" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://truthinitiative.org/research-resources/emerging-tobacco-products/colliding-crises-youth-mental-health-and-nicotine-use" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uncloud.org/" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/projects/apuffainttuff" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancercouncil.com.au/wp-content/uploads/2025/07/GenerationVape-Wave8-14-17s-short-report-July-2025.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/programs/apuffainttuff" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:healthpromotion@monashhealth.org" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thetruth.com/depressionstick" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/resources/collections/australian-secondary-school-students-alcohol-and-drug-survey?language=en" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vichealth.vic.gov.au/resources/resources-download/vaping-conversation-guide-for-parents" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://headspace.org.au/explore-topics/for-young-people/vaping/" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/projects/apuffainttuff" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="R16484e153d9544fc" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/programs/apuffainttuff" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peninsulahealth.org.au/wp-content/uploads/Prevention-toolkit-for-schools-Final-Dec-2022.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adf.org.au/talking-about-drugs/vaping/vaping-youth/talking-about-vaping/" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancercouncil.com.au/cancer-prevention/smoking/generation-vape/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Venushi.Dewundege@cgd.vic.gov.au" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/programs/apuffainttuff" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blurredminds.com.au/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.education.vic.gov.au/pal/smoking-vaping-ban/resources" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/resources/publications/australian-secondary-school-students-use-of-tobacco-and-e-cigarettes-2022-2023?language=en" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quit.org.au/about-our-education-resources" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.education.vic.gov.au/pal/smoking-vaping-ban/resources" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Matilda.Houlihan@cgd.vic.gov.au" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://truthinitiative.org/research-resources/emerging-tobacco-products/colliding-crises-youth-mental-health-and-nicotine-use" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uncloud.org/" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/projects/apuffainttuff" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancercouncil.com.au/wp-content/uploads/2025/07/GenerationVape-Wave8-14-17s-short-report-July-2025.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/programs/apuffainttuff" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:healthpromotion@monashhealth.org" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thetruth.com/depressionstick" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/resources/collections/australian-secondary-school-students-alcohol-and-drug-survey?language=en" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vichealth.vic.gov.au/resources/resources-download/vaping-conversation-guide-for-parents" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://headspace.org.au/explore-topics/for-young-people/vaping/" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/projects/apuffainttuff" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="Rba6750c121f649e3" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>