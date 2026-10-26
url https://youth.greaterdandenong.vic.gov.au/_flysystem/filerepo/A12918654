--- v10 (2026-10-05)
+++ v11 (2026-10-26)
@@ -8063,51 +8063,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1695229400">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/programs/apuffainttuff" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peninsulahealth.org.au/wp-content/uploads/Prevention-toolkit-for-schools-Final-Dec-2022.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adf.org.au/talking-about-drugs/vaping/vaping-youth/talking-about-vaping/" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancercouncil.com.au/cancer-prevention/smoking/generation-vape/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Venushi.Dewundege@cgd.vic.gov.au" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/programs/apuffainttuff" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blurredminds.com.au/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.education.vic.gov.au/pal/smoking-vaping-ban/resources" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/resources/publications/australian-secondary-school-students-use-of-tobacco-and-e-cigarettes-2022-2023?language=en" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quit.org.au/about-our-education-resources" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.education.vic.gov.au/pal/smoking-vaping-ban/resources" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Matilda.Houlihan@cgd.vic.gov.au" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://truthinitiative.org/research-resources/emerging-tobacco-products/colliding-crises-youth-mental-health-and-nicotine-use" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uncloud.org/" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/projects/apuffainttuff" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancercouncil.com.au/wp-content/uploads/2025/07/GenerationVape-Wave8-14-17s-short-report-July-2025.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/programs/apuffainttuff" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:healthpromotion@monashhealth.org" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thetruth.com/depressionstick" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/resources/collections/australian-secondary-school-students-alcohol-and-drug-survey?language=en" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vichealth.vic.gov.au/resources/resources-download/vaping-conversation-guide-for-parents" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://headspace.org.au/explore-topics/for-young-people/vaping/" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/projects/apuffainttuff" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="Rba6750c121f649e3" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/programs/apuffainttuff" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peninsulahealth.org.au/wp-content/uploads/Prevention-toolkit-for-schools-Final-Dec-2022.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adf.org.au/talking-about-drugs/vaping/vaping-youth/talking-about-vaping/" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancercouncil.com.au/cancer-prevention/smoking/generation-vape/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Venushi.Dewundege@cgd.vic.gov.au" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/programs/apuffainttuff" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blurredminds.com.au/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.education.vic.gov.au/pal/smoking-vaping-ban/resources" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/resources/publications/australian-secondary-school-students-use-of-tobacco-and-e-cigarettes-2022-2023?language=en" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quit.org.au/about-our-education-resources" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.education.vic.gov.au/pal/smoking-vaping-ban/resources" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Matilda.Houlihan@cgd.vic.gov.au" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://truthinitiative.org/research-resources/emerging-tobacco-products/colliding-crises-youth-mental-health-and-nicotine-use" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uncloud.org/" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/projects/apuffainttuff" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancercouncil.com.au/wp-content/uploads/2025/07/GenerationVape-Wave8-14-17s-short-report-July-2025.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/programs/apuffainttuff" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:healthpromotion@monashhealth.org" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thetruth.com/depressionstick" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/resources/collections/australian-secondary-school-students-alcohol-and-drug-survey?language=en" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vichealth.vic.gov.au/resources/resources-download/vaping-conversation-guide-for-parents" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://headspace.org.au/explore-topics/for-young-people/vaping/" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/projects/apuffainttuff" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="R3a03b35a6fbd4758" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>