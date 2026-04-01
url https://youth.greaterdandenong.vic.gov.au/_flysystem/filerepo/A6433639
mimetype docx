--- v0 (2025-10-31)
+++ v1 (2026-04-01)
@@ -22229,51 +22229,51 @@
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2133862523">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.com/event/5573/youth-sports-zone/30296" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greaterdandenong.com/dandycon/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kylie.Wilmot@cgd.vic.gov.au" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jane.brincat@monashhealth.org" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:weda.mohseni@vt.uniting.org" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jack.simcoe@reclink.org" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:donovan@goodcycles.org" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fpolataivao@thebridgeinc.org" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:junior@secl.org.au" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Steven.roberts@masexperience.com.au" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.soemoe@ermha.org" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jwebb@sjrc.edu.vic.au" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jessica.McKenna@cgd.vic.gov.au" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kmills@killester.vic.edu.au" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fangyupang@gmail.com" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chisholm.edu.au/about-us/caroline-chisholm-education-foundation/scholarships" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jessica.McKenna@cgd.vic.gov.au" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worklocalgreaterdandenong.com.au/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moira.org.au/your-journey/better-futures/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Amy.shaheen@vt.uniting.org" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abieth@cmy.net.au" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bojana.popovic@dhhs.vic.gov.au" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ptepaki@cmy.net.au" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bridget.hansen@vla.vic.gov.au" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vgigli@cgd.vic.gov.au" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kelvin.carbis@vt.uniting.org" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.rosenow@alfred.org.au" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Margot.eaton@chisholm.edu.au" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:talphonse@cmy.net.au" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Geoffreyc@echoaustralia.com" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Robyn.campbell@chisholm.edu.au" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trezaie@cmy.net.au" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groomedtogo.org/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sellen.org.au" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trezaie@cmy.net.au" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.com/event/3690/2020-young-leaders-program-applications-now-open/30261" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kylie.wilmot@cgd.vic.gov.au" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:placid.jayasuriya@monashhealth.org" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mtresizebrown@sellen.org.au" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Andrea.OBryan@chisholm.edu.au" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonathan.sugamar@concernaustralia.org.au" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gandhok.harlin.h@edumail.vic.gov.au" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mccormack.alanna.k@edumail.vic.gov.au" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:belinda@goodcycles.org" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:helen.maher@whitelion.asn.au" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felicity.hills@roads.vic.gov.au" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Brendan.titford@chisholm.edu.au" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grimwoodni@missionaustralia.com.au" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asimmons@sellen.org.au" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Courtney.Dunn@cgd.vic.gov.au" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caseycardiniajobs.com.au/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.concernaustralia.org.au/hand-brake-turn/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moira.org.au/your-journey/lifestyle-and-housing/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Aishling.fagan@cgd.vic.gov.au" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:crystaln@smrc.org" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michele.sargent@whitelion.asn.au" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rolive@cgd.vic.gov.au" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greaterdandenong.com/document/7235/community-grants-programs" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gkarvarnos@familylife.com.au" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kathryn.lamb@thesmithfamily.com.au" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Akrivi.delorenzo@masexperience.com.au" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:melissa.rodwell@skillsplus.com.au" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmuliaga@cvgt.com.au" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mahamed.ahmed@cgd.vic.gov.au" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hrabot@sellen.org.au" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janets@taskforce.org.au" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yjury@cgd.vic.gov.au" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sellen.org.au/ypep-hallam-senior-college-in-2020/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bridget.Hansen@vla.vic.gov.au" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://headspace.org.au/headspace-centres/dandenong/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Catherine.Maine@cgd.vic.gov.au" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bellan@wayss.org.au" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lizzie.mettam@concernaustralia.org.au" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sellen.org.au/demystifying-the-job-market-in-the-south-east-2/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kylie.wilmot@cgd.vic.gov.au" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lriches@moira.org.au" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cwilson@moira.org.au" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nhinguyen12095@gmail.com" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:june.michael@thesmithfamily.com.au" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tracey.montagnat@monashhealth.org" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sara.kwestroo@monashhealth.org" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sgriffiths@sjrc.vic.edu.au" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:george@niet.com.au" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nipuni.gunatilake@vt.uniting.org" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fya.org.au/our-research/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect-au.mimecast.com/s/SS46CANpOWHBNgwuG4cET?domain=trybooking.com" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.goodcycles.org.au/impact" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danielle.amiet@each.com.au" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="R06b1697735824720" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.com/event/5573/youth-sports-zone/30296" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greaterdandenong.com/dandycon/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kylie.Wilmot@cgd.vic.gov.au" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jane.brincat@monashhealth.org" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:weda.mohseni@vt.uniting.org" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jack.simcoe@reclink.org" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:donovan@goodcycles.org" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fpolataivao@thebridgeinc.org" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:junior@secl.org.au" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Steven.roberts@masexperience.com.au" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.soemoe@ermha.org" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jwebb@sjrc.edu.vic.au" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jessica.McKenna@cgd.vic.gov.au" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kmills@killester.vic.edu.au" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fangyupang@gmail.com" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chisholm.edu.au/about-us/caroline-chisholm-education-foundation/scholarships" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jessica.McKenna@cgd.vic.gov.au" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worklocalgreaterdandenong.com.au/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moira.org.au/your-journey/better-futures/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Amy.shaheen@vt.uniting.org" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abieth@cmy.net.au" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bojana.popovic@dhhs.vic.gov.au" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ptepaki@cmy.net.au" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bridget.hansen@vla.vic.gov.au" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vgigli@cgd.vic.gov.au" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kelvin.carbis@vt.uniting.org" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.rosenow@alfred.org.au" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Margot.eaton@chisholm.edu.au" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:talphonse@cmy.net.au" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Geoffreyc@echoaustralia.com" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Robyn.campbell@chisholm.edu.au" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trezaie@cmy.net.au" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groomedtogo.org/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sellen.org.au" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trezaie@cmy.net.au" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.com/event/3690/2020-young-leaders-program-applications-now-open/30261" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kylie.wilmot@cgd.vic.gov.au" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:placid.jayasuriya@monashhealth.org" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mtresizebrown@sellen.org.au" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Andrea.OBryan@chisholm.edu.au" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonathan.sugamar@concernaustralia.org.au" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gandhok.harlin.h@edumail.vic.gov.au" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mccormack.alanna.k@edumail.vic.gov.au" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:belinda@goodcycles.org" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:helen.maher@whitelion.asn.au" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felicity.hills@roads.vic.gov.au" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Brendan.titford@chisholm.edu.au" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grimwoodni@missionaustralia.com.au" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asimmons@sellen.org.au" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Courtney.Dunn@cgd.vic.gov.au" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caseycardiniajobs.com.au/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.concernaustralia.org.au/hand-brake-turn/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moira.org.au/your-journey/lifestyle-and-housing/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Aishling.fagan@cgd.vic.gov.au" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:crystaln@smrc.org" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michele.sargent@whitelion.asn.au" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rolive@cgd.vic.gov.au" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greaterdandenong.com/document/7235/community-grants-programs" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gkarvarnos@familylife.com.au" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kathryn.lamb@thesmithfamily.com.au" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Akrivi.delorenzo@masexperience.com.au" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:melissa.rodwell@skillsplus.com.au" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmuliaga@cvgt.com.au" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mahamed.ahmed@cgd.vic.gov.au" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hrabot@sellen.org.au" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janets@taskforce.org.au" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yjury@cgd.vic.gov.au" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sellen.org.au/ypep-hallam-senior-college-in-2020/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bridget.Hansen@vla.vic.gov.au" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://headspace.org.au/headspace-centres/dandenong/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Catherine.Maine@cgd.vic.gov.au" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bellan@wayss.org.au" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lizzie.mettam@concernaustralia.org.au" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sellen.org.au/demystifying-the-job-market-in-the-south-east-2/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kylie.wilmot@cgd.vic.gov.au" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lriches@moira.org.au" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cwilson@moira.org.au" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nhinguyen12095@gmail.com" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:june.michael@thesmithfamily.com.au" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tracey.montagnat@monashhealth.org" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sara.kwestroo@monashhealth.org" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sgriffiths@sjrc.vic.edu.au" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:george@niet.com.au" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nipuni.gunatilake@vt.uniting.org" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fya.org.au/our-research/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect-au.mimecast.com/s/SS46CANpOWHBNgwuG4cET?domain=trybooking.com" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.goodcycles.org.au/impact" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danielle.amiet@each.com.au" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="R489fbeb95def4d2f" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webstar/Documents.asp?ID=5433&amp;Title=CGD+colour+logo+city+of+opportunity&amp;Type=f" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webstar/Documents.asp?ID=5433&amp;Title=CGD+colour+logo+city+of+opportunity&amp;Type=f" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>